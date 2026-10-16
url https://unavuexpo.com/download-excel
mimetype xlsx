--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -1,97 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\New\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CFBDBB1A-0B3A-473A-841B-29B64E2C477B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DF69931-D61C-4292-A4E8-506DEE229BE0}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="8940" xr2:uid="{9FAA990A-564E-4757-B784-981658C547E3}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7460" xr2:uid="{9FAA990A-564E-4757-B784-981658C547E3}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <t>Name of the Exhibitor</t>
   </si>
   <si>
     <t>Designation</t>
   </si>
   <si>
     <t>Exhibitor Company Name</t>
   </si>
   <si>
     <t>Mobile Number</t>
   </si>
   <si>
     <t>Email Id</t>
   </si>
   <si>
     <t>Sl No</t>
   </si>
   <si>
-    <t>Selva</t>
-[...5 lines deleted...]
-    <t>CWI</t>
+    <t>Whatsapp Number</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -427,101 +421,87 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E8737F1-E14B-4F85-AF0A-A39C1DDE87CF}">
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+      <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="5.5703125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5.54296875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.7265625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.54296875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.81640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.26953125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1" s="1" t="s">
         <v>4</v>
-      </c>
-[...15 lines deleted...]
-        <v>9003869201</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>